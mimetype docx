--- v0 (2025-12-05)
+++ v1 (2026-10-20)
@@ -284,65 +284,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Palavras-chave:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif" w:eastAsia="Noto Serif" w:hAnsi="Noto Serif" w:cs="Noto Serif"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Primeira palavra; </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> palavra; Terceira palavra</w:t>
+        <w:t>Primeira palavra; Segunda palavra; Terceira palavra</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Noto Serif" w:eastAsia="Noto Serif" w:hAnsi="Noto Serif" w:cs="Noto Serif"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(entre 3 e 5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>(Times 11, justificado, espaçamento simples)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -382,541 +368,95 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Abstract: (12pts – negrito - justificado)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="129EF0E7" w14:textId="77777777" w:rsidR="008F7FD5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">The abstract must </w:t>
-[...391 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">The abstract must be written in English, containing between 150 and 200 words. It is suggested that the abstracts explain: the theme, the objective(s) of the article, the theoretical orientation, the methodology, the results and the conclusion. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>(Times 11, justificado, espaçamento simples)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="768C7D32" w14:textId="77777777" w:rsidR="008F7FD5" w:rsidRDefault="008F7FD5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06ABD89C" w14:textId="77777777" w:rsidR="008F7FD5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> word. </w:t>
+        <w:t xml:space="preserve"> First word; Second word; Third word. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(entre 3 e 5) em inglês. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>(Times 11, justificado, espaçamento simples).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A18C73" w14:textId="77777777" w:rsidR="008F7FD5" w:rsidRDefault="008F7FD5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1500,69 +1040,51 @@
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="C0C0C0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                        Fonte: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="525252"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...17 lines deleted...]
-        <w:t>: o autor, ano]</w:t>
+        <w:t>[ex: o autor, ano]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2815FB3C" w14:textId="77777777" w:rsidR="008F7FD5" w:rsidRDefault="008F7FD5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E53E6B7" w14:textId="77777777" w:rsidR="008F7FD5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1611,114 +1133,108 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1559"/>
       </w:tblGrid>
       <w:tr w:rsidR="008F7FD5" w14:paraId="3D935C5E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="425C3E68" w14:textId="77777777" w:rsidR="008F7FD5" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>aaaaa</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67D2EB94" w14:textId="77777777" w:rsidR="008F7FD5" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>bbbbb</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21A477C4" w14:textId="77777777" w:rsidR="008F7FD5" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ccccc</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F7FD5" w14:paraId="19BCA014" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="594B4489" w14:textId="77777777" w:rsidR="008F7FD5" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1934,69 +1450,51 @@
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">   Fonte: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="525252"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...17 lines deleted...]
-        <w:t>: o autor, ano]</w:t>
+        <w:t>[ex: o autor, ano]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D4E1F92" w14:textId="77777777" w:rsidR="008F7FD5" w:rsidRDefault="008F7FD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="491DFDBA" w14:textId="77777777" w:rsidR="008F7FD5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2613,930 +2111,1264 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Orientações para a aplicação das normas da </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:smallCaps/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ABNT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> segundo a NRB 6023/2018.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5670D65A" w14:textId="77777777" w:rsidR="008F7FD5" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5670D65A" w14:textId="0A55AB0E" w:rsidR="008F7FD5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="280" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Livros: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sobrenome do autor (Maiúscula)/VÍRGULA/Seguido do nome abreviado (Maiúscula)/PONTO/Título da obra </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(em </w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">DOIS PONTOS (se houver subtítulo)/Subtítulo (se houver)/PONTO/Edição, de forma abreviada e se não for a primeira/PONTO/Local da publicação/DOIS PONTOS/ESPAÇO/Editora/VÍRGULA/Data de publicação/PONTO. </w:t>
+        <w:t>(em negrito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)/DOIS PONTOS (se houver subtítulo)/Subtítulo (se houver)/PONTO/Edição, de forma abreviada e se não for a primeira/PONTO/Local da publicação/DOIS PONTOS/ESPAÇO/Editora/VÍRGULA/Data de publicação/PONTO. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Exemplo: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>APPLE, M. W. </w:t>
+        <w:t>APPLE, M</w:t>
+      </w:r>
+      <w:r w:rsidR="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ichael</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> W. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Educação e poder</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. 2. ed. Porto Alegre: Artes Médicas, 1989.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41DC10DD" w14:textId="77777777" w:rsidR="008F7FD5" w:rsidRDefault="00000000">
+    <w:p w14:paraId="41DC10DD" w14:textId="5C4B579F" w:rsidR="008F7FD5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="280" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Capítulo de livro: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>sobrenome do autor (Maiúscula)/VÍRGULA/Seguido do nome abreviado (Maiúscula)/PONTO/Título da obra </w:t>
-[...35 lines deleted...]
-        <w:t>DOIS PONTOS (se houver subtítulo)/Subtítulo (se houver)/PONTO/Edição, de forma abreviada e se não for a primeira/PONTO/Local da publicação/DOIS PONTOS/ESPAÇO/Editora/VÍRGULA/Data de publicação/PONTO/Paginação. E</w:t>
+        <w:t xml:space="preserve">sobrenome do autor (Maiúscula)/VÍRGULA/Seguido do </w:t>
+      </w:r>
+      <w:r w:rsidR="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">primeiro </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nome </w:t>
+      </w:r>
+      <w:r w:rsidR="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>escrito e o restante em letra m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aiúscula</w:t>
+      </w:r>
+      <w:r w:rsidR="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> abreviada </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/PONTO/Título da obra </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(em negrito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)/DOIS PONTOS (se houver subtítulo)/Subtítulo (se houver)/PONTO/Edição, de forma abreviada e se não for a primeira/PONTO/Local da publicação/DOIS PONTOS/ESPAÇO/Editora/VÍRGULA/Data de publicação/PONTO/Paginação. E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>xemplo: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ROMANO, G. Imagens da juventude na era moderna. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>: LEVI, G.; SCHIMIDT, J. (Org.). </w:t>
+        <w:t>: LEVI, G</w:t>
+      </w:r>
+      <w:r w:rsidR="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iovani</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; SCHIMIDT, J</w:t>
+      </w:r>
+      <w:r w:rsidR="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ean C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. (Org.). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>História dos jovens 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: a época contemporânea. São Paulo: Companhia das Letras, 1996. p. 7–16.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="327FC3C8" w14:textId="77777777" w:rsidR="008F7FD5" w:rsidRDefault="00000000">
+    <w:p w14:paraId="327FC3C8" w14:textId="73854392" w:rsidR="008F7FD5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="280" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artigos: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>sobrenome do autor (Maiúscula)/VÍRGULA/Seguido do nome abreviado (Maiúscula)</w:t>
-[...17 lines deleted...]
-        <w:t>SE HOUVER OUTRO AUTOR, REPETIR ESSA OPERAÇÃO SEPARANDO OS NOMES COM PONTO E VÍRGULA)/PONTO/Título do artigo/PONTO/Título do periódico (</w:t>
+        <w:t>sobrenome do autor (Maiúscula)/VÍRGULA/</w:t>
+      </w:r>
+      <w:r w:rsidR="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seguido do primeiro nome escrito e o restante em letra maiúscula</w:t>
+      </w:r>
+      <w:r w:rsidR="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> abreviada </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(SE HOUVER OUTRO AUTOR, REPETIR ESSA OPERAÇÃO SEPARANDO OS NOMES COM PONTO E VÍRGULA)/PONTO/Título do artigo/PONTO/Título do periódico (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>em negrito</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)/VÍRGULA/Local da publicação/VÍRGULA/Volume do periódico (se houver)/VÍRGULA/Número do periódico/VÍRGULA/Páginas correspondentes ao artigo/VÍRGULA/Mês (abreviado)/Data de publicação/PONTO. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Exemplo: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ZAGO, N. Do acesso à permanência no ensino superior: percursos de estudantes universitários de camadas populares. </w:t>
+        <w:t>ZAGO, N</w:t>
+      </w:r>
+      <w:r w:rsidR="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Do acesso à permanência no ensino superior: percursos de estudantes universitários de camadas populares. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista Brasileira de Educação</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Rio de Janeiro, v. 11, n. 32, p. 226–237, maio–ago. 2006.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="6A868CCC" w14:textId="77777777" w:rsidR="008F7FD5" w:rsidRDefault="00000000">
+      <w:r w:rsidR="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Disponível em: [retirar o link da página em pdf]. Acesso em: 18 mai. 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A868CCC" w14:textId="29FA0D35" w:rsidR="008F7FD5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="280" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Coletâneas: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>sobrenome do autor do capítulo (Maiúscula)/VÍRGULA/Seguido do nome abreviado (Maiúscula)/PONTO/Título do capítulo/PONTO/Escrever “</w:t>
+        <w:t>sobrenome do autor do capítulo (Maiúscula)/VÍRGULA/</w:t>
+      </w:r>
+      <w:r w:rsidR="00725E0E" w:rsidRPr="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seguido do primeiro nome escrito e o restante em letra maiúscula abreviada</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/PONTO/Título do capítulo/PONTO/Escrever “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:”/Sobrenome do organizador (Maiúscula)/VÍRGULA/Iniciais do nome do organizador (SE HOUVER OUTRO ORGANIZADOR, REPETIR ESSA OPERAÇÃO SEPARANDO OS NOMES COM PONTO E VÍRGULA)/Escrever, quando for o caso, “(org.)”/PONTO/Título da coletânea (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>em negrito</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)/DOIS PONTOS (se houver subtítulo)/Subtítulo (se houver)/PONTO/Edição, de forma abreviada e se não for a primeira/PONTO/Local da publicação/DOIS PONTOS, ESPAÇO/Nome da editora/VÍRGULA/Data de publicação/PONTO/Escrever “p.” e em seguida as páginas correspondentes ao capítulo. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Exemplo: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ROMÃO, J. E. Alfabetizar para libertar. </w:t>
-[...16 lines deleted...]
-        <w:t>: GADOTTI, M.; TORRES, C. A. (org.). </w:t>
+        <w:t>ROMÃO, J</w:t>
+      </w:r>
+      <w:r w:rsidR="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E. Alfabetizar para libertar. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GADOTTI, M</w:t>
+      </w:r>
+      <w:r w:rsidR="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oacir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; TORRES, C</w:t>
+      </w:r>
+      <w:r w:rsidR="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arlos </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A. (org.). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Educação popular:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> utopia latino-americana. São Paulo: Cortez, 1994.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="46D45057" w14:textId="77777777" w:rsidR="008F7FD5" w:rsidRDefault="00000000">
+      <w:r w:rsidR="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p. 15-24.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D45057" w14:textId="360414C3" w:rsidR="008F7FD5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="280" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Teses, dissertações e monografias: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>sobrenome do autor (Maiúscula)/VÍRGULA/Seguido do nome abreviado (Maiúscula)/PONTO/Título da obra (</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">DOIS PONTOS (se houver subtítulo)/Subtítulo (se houver)/PONTO/Data da defesa/PONTO/Número de folhas/PONTO/Grau acadêmico a que se refere/TRAVESSÃO/Instituição onde foi apresentada/VÍRGULA/Local da publicação/VÍRGULA/ano do depósito do trabalho/PONTO. </w:t>
+        <w:t>sobrenome do autor (Maiúscula)/VÍRGULA/</w:t>
+      </w:r>
+      <w:r w:rsidR="00725E0E" w:rsidRPr="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seguido do primeiro nome escrito e o restante em letra maiúscula abreviada</w:t>
+      </w:r>
+      <w:r w:rsidR="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PONTO/Título da obra (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>em negrito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)/DOIS PONTOS (se houver subtítulo)/Subtítulo (se houver)/PONTO/Data da defesa/PONTO/Número de folhas/PONTO/Grau acadêmico a que se refere/TRAVESSÃO/Instituição onde foi apresentada/VÍRGULA/Local da publicação/VÍRGULA/ano do depósito do trabalho/PONTO. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Exemplo: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>BARREIRA, L. </w:t>
+        <w:t>BARREIRA, L</w:t>
+      </w:r>
+      <w:r w:rsidR="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uiz C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>História e historiografia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> as escritas recentes da história da educação brasileira (1971–1988). 1995. 220 f. Tese (Doutorado em História da Educação) — Universidade Estadual de Campinas, Campinas, 1995.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A1AF877" w14:textId="77777777" w:rsidR="008F7FD5" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5A1AF877" w14:textId="60DD1B06" w:rsidR="008F7FD5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="280" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Trabalhos apresentados em congressos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>: sobrenome do autor (Maiúscula)/VÍRGULA/Seguido do nome abreviado (Maiúscula)/PONTO/Título do trabalho apresentado/PONTO/Escrever “</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>: sobrenome do autor (Maiúscula)/VÍRGULA/</w:t>
+      </w:r>
+      <w:r w:rsidR="00725E0E" w:rsidRPr="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seguido do primeiro nome escrito e o restante em letra maiúscula abreviada</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/PONTO/Título do trabalho apresentado/PONTO/Escrever “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”/nome do evento(Maiúscula)/VÍRGULA/Numeração do evento (se houver)/PONTO/VÍRGULA/Data de publicação/VÍRGULA/Local de realização/PONTO/Título do documento/Local de realização/DOIS PONTOS/Editora/VÍRGULA/Data de publicação/PONTO/Página inicial e final da parte referenciada/PONTO. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exemplo: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MALDONADO FILHO, E</w:t>
+      </w:r>
+      <w:r w:rsidR="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>duarco P. de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. A transformação de valores em preço de produção e o fenômeno da absorção e liberação de capital produtivo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ENCONTRO NACIONAL DE ECONOMIA, 15., 1975, Salvador. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...48 lines deleted...]
-      <w:r>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Anais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725E0E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="57BAC56C" w14:textId="77777777" w:rsidR="008F7FD5" w:rsidRDefault="00000000">
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> […].</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Salvador: ANPEC, 1975. p. 157–175.</w:t>
+      </w:r>
+      <w:r w:rsidR="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Disponível em: [retirar o link da página em pdf com URL acessível]. Acesso em: 15 mar. 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57BAC56C" w14:textId="4CA0564E" w:rsidR="008F7FD5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="280" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Em meio eletrônico</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (é essencial inserir, além dos elementos já destacados, endereço eletrônico e data de acesso): </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Exemplo:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t> ROMANO, G. Imagens da juventude na era moderna. </w:t>
-[...16 lines deleted...]
-        <w:t>: LEVI, G.; SCHIMIDT, J. (Org.). </w:t>
+        <w:t> ROMANO, G</w:t>
+      </w:r>
+      <w:r w:rsidR="007716F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>imeno</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Imagens da juventude na era moderna. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> LEVI, G</w:t>
+      </w:r>
+      <w:r w:rsidR="007716F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ean</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; SCHIMIDT, J</w:t>
+      </w:r>
+      <w:r w:rsidR="007716F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ohan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. (Org.). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>História dos jovens 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>: a época contemporânea. São Paulo: Companhia das Letras, 1996. p. 7–16. Disponível em: http://www.autoresassociados.com.br/exemplo_pdf.Acesso em: 2 mar. 2012.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3334920F" w14:textId="77777777" w:rsidR="008F7FD5" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">: a época contemporânea. São Paulo: Companhia das Letras, 1996. p. 7–16. Disponível em: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00725E0E" w:rsidRPr="00D43238">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>http://www.autoresassociados.com.br/exemplo_pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Acesso em: 2 mar. 2012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3334920F" w14:textId="6B37A07B" w:rsidR="008F7FD5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Exemplo: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ZAGO, N. Do acesso à permanência no ensino superior: percursos de estudantes universitários de camadas populares. </w:t>
+        <w:t>ZAGO, N</w:t>
+      </w:r>
+      <w:r w:rsidR="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Do acesso à permanência no ensino superior: percursos de estudantes universitários de camadas populares. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista Brasileira de Educação</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Rio de Janeiro, v. 11, n. 32, p. 226–237, maio–ago. 2006. Disponível em: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7">
-[...21 lines deleted...]
-    <w:p w14:paraId="02D40A6B" w14:textId="77777777" w:rsidR="008F7FD5" w:rsidRDefault="00000000">
+      <w:r w:rsidR="00725E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[retirar o link da página em pdf com URL acessível]. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Acesso em: 20 jun. 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D40A6B" w14:textId="1FF374AF" w:rsidR="008F7FD5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observação: No caso de artigos publicados em periódicos científicos, a autoria(s) deverá retirar o link da plataforma do artigo em razão do Google </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Observação: No caso de artigos publicados em periódicos científicos, a autoria(s) deverá retirar o link da plataforma do artigo</w:t>
+      </w:r>
+      <w:r w:rsidR="00725E0E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Citations</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> em pdf</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> em razão do Google Citations.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008F7FD5">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="102C3AE9" w14:textId="77777777" w:rsidR="002133DF" w:rsidRDefault="002133DF">
+    <w:p w14:paraId="3640804F" w14:textId="77777777" w:rsidR="00F0248E" w:rsidRDefault="00F0248E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B8E703F" w14:textId="77777777" w:rsidR="002133DF" w:rsidRDefault="002133DF">
+    <w:p w14:paraId="53893960" w14:textId="77777777" w:rsidR="00F0248E" w:rsidRDefault="00F0248E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3631,61 +3463,61 @@
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:highlight w:val="white"/>
       </w:rPr>
       <w:t>ISSN 2177-7691</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BE8B4E8" w14:textId="77777777" w:rsidR="002133DF" w:rsidRDefault="002133DF">
+    <w:p w14:paraId="25E2A375" w14:textId="77777777" w:rsidR="00F0248E" w:rsidRDefault="00F0248E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C93F1A8" w14:textId="77777777" w:rsidR="002133DF" w:rsidRDefault="002133DF">
+    <w:p w14:paraId="25EA374A" w14:textId="77777777" w:rsidR="00F0248E" w:rsidRDefault="00F0248E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="1A0A99F4" w14:textId="77777777" w:rsidR="008F7FD5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3717,135 +3549,75 @@
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Quando a autoria se cadastrar em área específica da plataforma da revista a sugestão é a de que a formação seja colocada da seguinte forma: Nível mais alto de formação (concluída ou em curso, sempre a última), Instituição do nível mais alto de formação (sigla); Instituição em que trabalha/estuda- País; Programa de Pós-graduação em que atua ou estuda; Grupo de Pesquisa de que faz parte; </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> do autor 1: </w:t>
+        <w:t xml:space="preserve"> Quando a autoria se cadastrar em área específica da plataforma da revista a sugestão é a de que a formação seja colocada da seguinte forma: Nível mais alto de formação (concluída ou em curso, sempre a última), Instituição do nível mais alto de formação (sigla); Instituição em que trabalha/estuda- País; Programa de Pós-graduação em que atua ou estuda; Grupo de Pesquisa de que faz parte; Bolsista de XXXXX (se houver). Orcid iD do autor 1: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1">
-        <w:r>
+        <w:r w:rsidR="008F7FD5">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://orcid.org/XXXX</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. E-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId2">
-        <w:r>
+        <w:r w:rsidR="008F7FD5">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>xxxx@xxxx.com.br</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="39F412F3" w14:textId="77777777" w:rsidR="008F7FD5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
@@ -4162,80 +3934,83 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008F7FD5"/>
     <w:rsid w:val="001D134B"/>
     <w:rsid w:val="002133DF"/>
+    <w:rsid w:val="004A23CF"/>
+    <w:rsid w:val="00725E0E"/>
+    <w:rsid w:val="007716F3"/>
     <w:rsid w:val="007836E7"/>
     <w:rsid w:val="008F7FD5"/>
     <w:rsid w:val="00AF1B85"/>
+    <w:rsid w:val="00F0248E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2AC713F4"/>
@@ -5128,79 +4903,75 @@
   <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a0">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1413-24782006000200003" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autoresassociados.com.br/exemplo_pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxxx@xxxx.com.br" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/XXXX" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -5486,50 +5257,65 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhCMgv4CPyknzqv8lEkPivMdJrxDw==">CgMxLjAyCmlkLjMwajB6bGwyCmlkLjNkeTZ2a20yCmlkLjFmb2I5dGUyCmlkLjJldDkycDAyCmlkLjN6bnlzaDcyCWlkLmdqZGd4czIJaWQudHlqY3d0OAByITFhcTc1WEptX0c3YmZ4clIwRFZmTnFJMzNQczRKcHprQQ==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1405</Words>
-  <Characters>7588</Characters>
+  <Words>1473</Words>
+  <Characters>7956</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>66</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8976</CharactersWithSpaces>
+  <CharactersWithSpaces>9411</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Windows</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>